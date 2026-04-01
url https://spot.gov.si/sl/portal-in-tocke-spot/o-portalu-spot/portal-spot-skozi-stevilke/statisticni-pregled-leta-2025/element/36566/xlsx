--- v0 (2026-02-20)
+++ v1 (2026-04-01)
@@ -12,92 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Postopek</t>
   </si>
   <si>
     <t>Število vlog</t>
   </si>
   <si>
     <t>Davčni podatki</t>
   </si>
   <si>
     <t>Izbris samostojnega podjetnika iz registra PRS</t>
   </si>
   <si>
     <t>Izdaja lokacijske informacije</t>
   </si>
   <si>
     <t>Nadomestilo - samostojni zavezanci</t>
   </si>
   <si>
     <t>Nadomestilo plače - refundacija</t>
   </si>
   <si>
     <t>Nadomestilo plače - refundacija eBOL {eBOL in eNDM}</t>
   </si>
   <si>
     <t>Obvestilo o delu na domu</t>
   </si>
   <si>
     <t>Oddaja davčnih podatkov za samostojnega podjetnika</t>
   </si>
   <si>
     <t>Odjava iz obveznih socialnih zavarovanj (M-2)</t>
   </si>
   <si>
     <t>Odjava iz obveznih socialnih zavarovanj (M-2) {eHrs}</t>
   </si>
   <si>
-    <t>Odjava zavarovanja za primer poškodbe pri delu in poklicne bolezni (M12)</t>
-[...2 lines deleted...]
-    <t>Odjava zavarovanja za primer poškodbe pri delu in poklicne bolezni (M12) {eHrs}</t>
+    <t>Prijava in odjava zavarovanja za primer poškodbe pri delu in poklicne bolezni (M12) (tudi preko vmesnikov eHrs)</t>
   </si>
   <si>
     <t>Podaljšanje dovoljenja za prodajo tobaka, tobačnih in povezanih izdelkov</t>
   </si>
   <si>
     <t>Postopek po ZFPPIPP</t>
   </si>
   <si>
     <t>Predlog za izbris iz SRG</t>
   </si>
   <si>
     <t>Predlog za izbris poslovne enote</t>
   </si>
   <si>
     <t>Predlog za spremembo pri poslovni enoti</t>
   </si>
   <si>
     <t>Predlog za vpis drugega subjekta v SRG</t>
   </si>
   <si>
     <t>Predlog za vpis enostavne enoosebne d.o.o.</t>
   </si>
   <si>
     <t>Predlog za vpis enostavne spremembe pri d.o.o.</t>
   </si>
@@ -153,56 +150,50 @@
     <t>Pridobitev potrdila A1</t>
   </si>
   <si>
     <t>Pridobitev potrdila o številu zaposlenih</t>
   </si>
   <si>
     <t>Prijava nezgode in poškodbe pri delu</t>
   </si>
   <si>
     <t>Prijava obratovalnega časa gostinskega obrata/kmetije</t>
   </si>
   <si>
     <t>Prijava sprememb podatkov v obveznih socialnih zavarovanjih (M-3)</t>
   </si>
   <si>
     <t>Prijava sprememb podatkov v obveznih socialnih zavarovanjih (M-3) {eHrs}</t>
   </si>
   <si>
     <t>Prijava v obvezna socialna zavarovanja (M-1)</t>
   </si>
   <si>
     <t>Prijava v obvezna socialna zavarovanja (M-1) {eHrs}</t>
   </si>
   <si>
     <t>Prijava za vpis samostojnega podjetnika</t>
-  </si>
-[...4 lines deleted...]
-    <t>Prijava zavarovanja za primer poškodbe pri delu in poklicne bolezni (M12) {eHrs}</t>
   </si>
   <si>
     <t>Registracija distributerja oz. uvoznika medicinskih pripomočkov</t>
   </si>
   <si>
     <t>Registracija proizvajalca, pooblaščenega predstavnika proizvajalca, proizvajalca pripomočka po meri</t>
   </si>
   <si>
     <t>Splošni predlog za vpis spremembe v SRG</t>
   </si>
   <si>
     <t>Splošni predlog za vpis ustanovitve d.o.o.</t>
   </si>
   <si>
     <t>Sporočilo o prostem delovnem mestu - kontrola trga dela (PDM-KTD)</t>
   </si>
   <si>
     <t>Sporočilo o prostem delovnem mestu (PDM-1)</t>
   </si>
   <si>
     <t>Sprememba lastništva ali uporabnika nepremičnine za napoved odmere NUSZ</t>
   </si>
   <si>
     <t>Sprememba obdobja veljavnosti potrdila A1</t>
   </si>
@@ -665,571 +656,547 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B64"/>
+  <dimension ref="A1:B61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A3">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.77734375" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.88671875" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.140625" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.42578125" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" customHeight="1" ht="15">
+    <row r="1" spans="1:2" customHeight="1" ht="15.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" customHeight="1" ht="15">
+    <row r="2" spans="1:2" customHeight="1" ht="15.75">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4">
         <v>1010</v>
       </c>
     </row>
-    <row r="3" spans="1:2" customHeight="1" ht="15">
+    <row r="3" spans="1:2" customHeight="1" ht="15.75">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4">
         <v>18280</v>
       </c>
     </row>
-    <row r="4" spans="1:2" customHeight="1" ht="15">
+    <row r="4" spans="1:2" customHeight="1" ht="15.75">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5">
         <v>104</v>
       </c>
     </row>
-    <row r="5" spans="1:2" customHeight="1" ht="15">
+    <row r="5" spans="1:2" customHeight="1" ht="15.75">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4">
         <v>11047</v>
       </c>
     </row>
-    <row r="6" spans="1:2" customHeight="1" ht="15">
+    <row r="6" spans="1:2" customHeight="1" ht="15.75">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4">
         <v>257481</v>
       </c>
     </row>
-    <row r="7" spans="1:2" customHeight="1" ht="15">
+    <row r="7" spans="1:2" customHeight="1" ht="15.75">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="4">
         <v>97018</v>
       </c>
     </row>
-    <row r="8" spans="1:2" customHeight="1" ht="15">
+    <row r="8" spans="1:2" customHeight="1" ht="15.75">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4">
         <v>6611</v>
       </c>
     </row>
-    <row r="9" spans="1:2" customHeight="1" ht="15">
+    <row r="9" spans="1:2" customHeight="1" ht="15.75">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="4">
         <v>17548</v>
       </c>
     </row>
-    <row r="10" spans="1:2" customHeight="1" ht="15">
+    <row r="10" spans="1:2" customHeight="1" ht="15.75">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4">
         <v>232980</v>
       </c>
     </row>
-    <row r="11" spans="1:2" customHeight="1" ht="15">
+    <row r="11" spans="1:2" customHeight="1" ht="15.75">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4">
         <v>111948</v>
       </c>
     </row>
-    <row r="12" spans="1:2" customHeight="1" ht="15">
+    <row r="12" spans="1:2" customHeight="1" ht="15.75">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4">
-        <v>34421</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" customHeight="1" ht="15">
+        <v>1401886</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" customHeight="1" ht="15.75">
       <c r="A13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="4">
-[...3 lines deleted...]
-    <row r="14" spans="1:2" customHeight="1" ht="15">
+      <c r="B13" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" customHeight="1" ht="15.75">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="5">
-[...3 lines deleted...]
-    <row r="15" spans="1:2" customHeight="1" ht="15">
+      <c r="B14" s="4">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" customHeight="1" ht="15.75">
       <c r="A15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="4">
-        <v>2559</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" customHeight="1" ht="15">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" customHeight="1" ht="15.75">
       <c r="A16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="4">
-        <v>3001</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" customHeight="1" ht="15">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" customHeight="1" ht="15.75">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="4">
-[...3 lines deleted...]
-    <row r="18" spans="1:2" customHeight="1" ht="15">
+      <c r="B17" s="5">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" customHeight="1" ht="15.75">
       <c r="A18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="5">
-        <v>953</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" customHeight="1" ht="15">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" customHeight="1" ht="15.75">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" customHeight="1" ht="15">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" customHeight="1" ht="15.75">
       <c r="A20" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="5">
-[...3 lines deleted...]
-    <row r="21" spans="1:2" customHeight="1" ht="15">
+      <c r="B20" s="4">
+        <v>10038</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" customHeight="1" ht="15.75">
       <c r="A21" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="4">
-[...3 lines deleted...]
-    <row r="22" spans="1:2" customHeight="1" ht="15">
+      <c r="B21" s="5">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" customHeight="1" ht="15.75">
       <c r="A22" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="5">
-[...3 lines deleted...]
-    <row r="23" spans="1:2" customHeight="1" ht="15">
+      <c r="B22" s="4">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" customHeight="1" ht="15.75">
       <c r="A23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="4">
-        <v>1996</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" customHeight="1" ht="15">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" customHeight="1" ht="15.75">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="4">
-        <v>2236</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:2" customHeight="1" ht="15">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" customHeight="1" ht="15.75">
       <c r="A25" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="4">
-[...3 lines deleted...]
-    <row r="26" spans="1:2" customHeight="1" ht="15">
+      <c r="B25" s="5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" customHeight="1" ht="15.75">
       <c r="A26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="5">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:2" customHeight="1" ht="15">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" customHeight="1" ht="15.75">
       <c r="A27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="5">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:2" customHeight="1" ht="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" customHeight="1" ht="15.75">
       <c r="A28" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="5">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:2" customHeight="1" ht="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" customHeight="1" ht="15.75">
       <c r="A29" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="5">
-[...3 lines deleted...]
-    <row r="30" spans="1:2" customHeight="1" ht="15">
+      <c r="B29" s="4">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" customHeight="1" ht="15.75">
       <c r="A30" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="4">
-[...3 lines deleted...]
-    <row r="31" spans="1:2" customHeight="1" ht="15">
+      <c r="B30" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" customHeight="1" ht="15.75">
       <c r="A31" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="5">
-[...3 lines deleted...]
-    <row r="32" spans="1:2" customHeight="1" ht="15">
+      <c r="B31" s="4">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" customHeight="1" ht="15.75">
       <c r="A32" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="4">
-[...3 lines deleted...]
-    <row r="33" spans="1:2" customHeight="1" ht="15">
+      <c r="B32" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" customHeight="1" ht="15.75">
       <c r="A33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="5">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:2" customHeight="1" ht="15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" customHeight="1" ht="15.75">
       <c r="A34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="5">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:2" customHeight="1" ht="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" customHeight="1" ht="15.75">
       <c r="A35" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:2" customHeight="1" ht="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" customHeight="1" ht="15.75">
       <c r="A36" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B36" s="5">
-[...3 lines deleted...]
-    <row r="37" spans="1:2" customHeight="1" ht="15">
+      <c r="B36" s="4">
+        <v>7713</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" customHeight="1" ht="15.75">
       <c r="A37" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="4">
-        <v>7713</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:2" customHeight="1" ht="15">
+        <v>98658</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" customHeight="1" ht="15.75">
       <c r="A38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="4">
-        <v>98658</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:2" customHeight="1" ht="15">
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" customHeight="1" ht="15.75">
       <c r="A39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="4">
-        <v>6148</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:2" customHeight="1" ht="15">
+        <v>14633</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" customHeight="1" ht="15.75">
       <c r="A40" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="4">
-[...3 lines deleted...]
-    <row r="41" spans="1:2" customHeight="1" ht="15">
+      <c r="B40" s="5">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" customHeight="1" ht="15.75">
       <c r="A41" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B41" s="5">
-[...3 lines deleted...]
-    <row r="42" spans="1:2" customHeight="1" ht="15">
+      <c r="B41" s="4">
+        <v>107675</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" customHeight="1" ht="15.75">
       <c r="A42" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="4">
-        <v>107675</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:2" customHeight="1" ht="15">
+        <v>8081</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" customHeight="1" ht="15.75">
       <c r="A43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="4">
-        <v>8081</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:2" customHeight="1" ht="15">
+        <v>240167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" customHeight="1" ht="15.75">
       <c r="A44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="4">
-        <v>240167</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:2" customHeight="1" ht="15">
+        <v>113207</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" customHeight="1" ht="15.75">
       <c r="A45" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="4">
-        <v>113207</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:2" customHeight="1" ht="15">
+        <v>20015</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" customHeight="1" ht="15.75">
       <c r="A46" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B46" s="4">
-[...3 lines deleted...]
-    <row r="47" spans="1:2" customHeight="1" ht="15">
+      <c r="B46" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" customHeight="1" ht="15.75">
       <c r="A47" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B47" s="4">
-[...3 lines deleted...]
-    <row r="48" spans="1:2" customHeight="1" ht="15">
+      <c r="B47" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" customHeight="1" ht="15.75">
       <c r="A48" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="4">
-        <v>67107</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:2" customHeight="1" ht="15">
+        <v>18930</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" customHeight="1" ht="15.75">
       <c r="A49" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B49" s="5">
-[...3 lines deleted...]
-    <row r="50" spans="1:2" customHeight="1" ht="15">
+      <c r="B49" s="4">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" customHeight="1" ht="15.75">
       <c r="A50" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B50" s="5">
-[...3 lines deleted...]
-    <row r="51" spans="1:2" customHeight="1" ht="15">
+      <c r="B50" s="4">
+        <v>12399</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" customHeight="1" ht="15.75">
       <c r="A51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="4">
-        <v>18930</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:2" customHeight="1" ht="15">
+        <v>21696</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" customHeight="1" ht="15.75">
       <c r="A52" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B52" s="4">
-[...3 lines deleted...]
-    <row r="53" spans="1:2" customHeight="1" ht="15">
+      <c r="B52" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" customHeight="1" ht="15.75">
       <c r="A53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="4">
-        <v>12399</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:2" customHeight="1" ht="15">
+        <v>24672</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" customHeight="1" ht="15.75">
       <c r="A54" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B54" s="4">
-[...3 lines deleted...]
-    <row r="55" spans="1:2" customHeight="1" ht="15">
+      <c r="B54" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" customHeight="1" ht="15.75">
       <c r="A55" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="5">
-[...3 lines deleted...]
-    <row r="56" spans="1:2" customHeight="1" ht="15">
+      <c r="B55" s="4">
+        <v>20361</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" customHeight="1" ht="15.75">
       <c r="A56" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="4">
-[...3 lines deleted...]
-    <row r="57" spans="1:2" customHeight="1" ht="15">
+      <c r="B56" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" customHeight="1" ht="15.75">
       <c r="A57" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="5">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:2" customHeight="1" ht="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" customHeight="1" ht="15.75">
       <c r="A58" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B58" s="4">
-[...3 lines deleted...]
-    <row r="59" spans="1:2" customHeight="1" ht="15">
+      <c r="B58" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" customHeight="1" ht="15.75">
       <c r="A59" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="5">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:2" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" customHeight="1" ht="15.75">
       <c r="A60" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="5">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:2" customHeight="1" ht="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" customHeight="1" ht="15.75">
       <c r="A61" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="5">
-        <v>20</v>
-[...22 lines deleted...]
-      <c r="B64" s="5">
         <v>649</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>